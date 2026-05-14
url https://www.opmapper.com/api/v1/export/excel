--- v0 (2026-03-15)
+++ v1 (2026-05-14)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D131"/>
+  <dimension ref="A1:D262"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>DateTime</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Address</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -3281,63 +3281,2945 @@
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2026-03-09 08:25</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>600 East Olmos</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Information Report</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Officers dispatched to location to take a report of a possible scam/cyber-crime report. Report will be forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
+          <t>2026-03-11 11:21</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>400 East Olmos</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Alarm accidentally caused by employee of the resident. Location cleared for any criminal activity. Location secure.</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:44</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>300 Devine</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared and secured.</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>2026-03-11 14:11</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>500 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Suspicious Activity</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of suspicious activity. Homeowner wanted to report a possible attempted theft. Case will be forwarded to OPPD CID for further investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>2026-03-12 06:45</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>100 Westside</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Officers made contact with a female walking down the street without any shoes. Officers discovered the female had been in an argument with her girlfriend. No signs of criminal activity were present; female was clear of any wants/warrants. Female offered a courtesy ride to a safe place.</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>2026-03-12 09:15</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>700 East Olmos</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Roadway Hazard</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Officers cleared the roadway of a large branch blocking the roadway.</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>2026-03-12 16:22</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>400 Thelma</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Disturbance/Emergency Detention</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Officers dispatched to a verbal disturbance in progress. Ex-girlfriend of the caller was sitting underneath the caller’s vehicle preventing the caller from leaving. Ex-girlfriend was evaluated for a mental health issue and referred to a mental health facility for treatment. No signs of criminal activity were reported. Officers cleared the scene.</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>2026-03-12 18:33</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>8500 Jones Maltsberger</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Information/AOA</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>An off-duty OPPD Officer was working an off-duty assignment at a local business. The officer received reports of a suspicious male. The OPPD officer assisted SAPD with location the suspicious male and provided information.</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>2026-03-12 21:50</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Welfare check on a male that was possibly panhandling at the business location. Officers arrived at the location and found that the male had already departed the location on his own prior to their arrival.</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>2026-03-13 01:52</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>4600 McCullough</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Business</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Activated commercial burglar alarm. Alarm caused by faulty battery. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>2026-03-13 02:45</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>AOA</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Lift assist at Olmos Park Condos with OPFD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>2026-03-13 18:41</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>400 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>Disturbance</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of possible suspicious activity. Officers were able to assist the homeowner with their concern and determined no criminal activity was taking place.</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>2026-03-13 23:46</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>500 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Officers dispatched to an activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>2026-03-14 17:00</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>AOA</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Lift assist with OPFD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>2026-03-14 17:10</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Business</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Activated commercial burglar alarm. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>2026-03-14 22:40</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>200 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Officers dispatched for an activated residential burglar alarm. Officers discovered an open front door at the residence and cleared the home by making entry. Homeowner was contacted and requested officers secure the home. No signs of criminal activity were found.</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>2026-03-14 23:32</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>Theft</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of a theft that occurred. Officers searched the area for a suspect but were unable to locate the SP. Security video obtained by officers. Case will be referred to OPPD CID for further investigation. Theft was less than $100.</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>2026-03-14 23:42</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>1000 Shook</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>Assist the Public</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a resident that was locked out of their residence. Locksmith contacted and assisted the residents.</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>2026-03-15 04:47</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>4100 McCullough</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>DWI</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Officers encountered a vehicle parked in the roadway blocking traffic on the 4100 blk of McCullough. Driver was found to be DWI. Driver taken into custody; vehicle impounded.</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:07</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>300 Park Dr</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>Traffic Hazard</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>Officers cleared the roadway of a downed tree.</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>2026-03-16 11:35</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>400 East Olmos</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>Minor Motor Vehicle Accident</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Officers dispatched to a minor motor vehicle accident. No injuries reported. Accident report generated. Roadway cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>2026-03-17 02:50</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>4500 McCullough</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Business</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>2026-03-18 09:17</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>500 East Olmos</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of an open door. Caller was a neighbor that had not heard from her neighbor in a few days and was worried. Officers made entry and cleared the residence. Resident contacted; officers were able to secure the residence. No signs of criminal activity were found.</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>2026-03-18 10:30</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Traffic Hazard</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of large truck blocking the roadway. Truck had lost power and stopped in the roadway. Truck was able to be moved after a mechanic arrived on scene and charged the battery. No signs of criminal activity or damage. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>2026-03-19 10:23</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>800 West El Prado</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Burglary-Vehicle</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Officers dispatched to a burglary of vehicle. Victim stated the vehicle was left unlocked and nothing was taken from the vehicle. Incident will be forwarded to OPPD CID for further investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>2026-03-19 20:26</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>800 East Contour</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Welfare check on a male walking down the street pushing a cart. Male was cleared from any needs for assistance.</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>2026-03-20 08:35</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>100 Luther</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Residence cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>2026-03-20 21:42</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>400 Devine</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Motorist Assist</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Officers assisted a stranded motorist.</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>2026-03-21 16:30</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>400 Thelma</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Emergency Detention/Disturbance</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Officers dispatched to an active verbal disturbance. Officers located a male who was causing the disturbance and determined that he was in need of mental treatment. Male taken into custody and referred to a treatment facility.</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>2026-03-21 18:30</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Burglary Alarm-Commercial</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Activated commercial burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:04</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>1000 Shook</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Disturbance</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of a male attempting to climb over a fence into the caller’s yard. Upon arrival, officers found the male was attempting to get into the wrong yard (instead the male believed he was entering his mother’s yard). Caller is the neighbor to the male’s mother. No signs of criminal activity. Male was cleared for any wants/warrants.</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>2026-03-22 10:50</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>400 Devine</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Poss. Drug Paraphernalia</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Officers conducted a traffic stop of a vehicle. Driver found to be in possession of drug paraphernalia. Driver issued citation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>2026-03-22 19:57</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>DWI</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Officers initiated a traffic stop on vehicle. Driver found to be DWI w/BAC over 0.15; driver was subsequently booked into the Bexar County Jail.</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>2026-03-23 08:39</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>200 Devine Rd</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Residence secure.</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>2026-03-23 09:15</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>200 East Olmos</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Commercial</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Activated commercial burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>2026-03-23 14:05</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>4100 McCullough</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a suspicious male. Male departed the location prior to officers’ arrival; unable to locate.</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>2026-03-24 11:10</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>600 Thelma</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Warrant Arrest</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Officers encountered a male that was known to have active warrants out of Bexar County. Male was detained and subsequently booked for the outstanding warrants.</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>2026-03-24 14:45</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>5200 McCullough</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for reports of a male waiving a sword around. Officers encountered the male and determined that the sword was a plastic toy sword. Male released from the scene.</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>2026-03-25 02:21</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>A male from a previous warrant arrest was asking for information about his impounded vehicle. Officers offered assistance with locating the man’s vehicle.</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>2026-03-25 08:15</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>200 Parklane</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Information</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Officers called to location for reports of missing construction equipment. Officers were able to learn that the equipment was mistakenly picked up by another construction company. Both parties planned on a time to return the equipment. No signs of criminal activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>2026-03-26 16:48</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>100 Odell</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Harassment</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Officers responded to a call for telephone harassment. Case forwarded to OPPD CID.</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>2026-03-26 17:20</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>200 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Residence cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>2026-03-27 06:00</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>400 Thelma</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of a skunk with an item stuck on its head. Pest control contacted and took custody of the animal.</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>2026-03-27 08:58</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>100 Dick Friedrich</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Theft/Evading</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Officers dispatched to area for an active fire. OPFD and OPPD encountered a male in the wooded area that fled from officers. OPPD officers were able to locate the male a short while later with the assistance of outside agencies. Male was booked into the Bexar County Jail.</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>2026-03-28 09:00</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>600 East El Prado</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Information Report</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Officers took a report for telephone harassment.</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>2026-03-29 01:45</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>100 East Hermosa</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Suspicious Activity</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Officers dispatched to area for reports of suspicious activity. Officers canvased the area; no suspicious activity found.</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>2026-03-29 06:15</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>300 East Hermosa</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Information</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for an information report. No signs of criminal activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>2026-03-29 16:21</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Commercial</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Activated commercial burglar alarm. Unknown reason for activation. No signs of criminal activity. Location clear.</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>2026-03-29 19:34</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Assist Public</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Officers assisted business owner with information.</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>2026-03-30 13:32</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Information Report</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Officers dispatched for a report of possible illegal dumping. Information report generated.</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>2026-03-30 16:43</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>1000 Shook</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Welfare check on a male sitting on the sidewalk. Male was a maintenance crew member taking a break.</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>2026-03-30 22:20</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>5400 McCullough</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>OPPD officers assisted SAPD with locating a missing adult male. Male was reported as having a mental illness. Male was found and returned safely to his family.</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>2026-04-01 11:13</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>100 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Verbal Disturbance</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of a verbal disturbance. All parties involved departed the location after speaking with officers. No signs of criminal activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:03</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>100 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Theft</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of a package theft taken by the deliverer. Case forwarded to OPPD CID for further investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:02</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>100 Stanford</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>2026-04-02 16:15</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>100 Stanford</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Verbal Disturbance</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a verbal disturbance. Location cleared. Information report generated.</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>2026-04-03 01:50</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for reports of shots fired. Officers searched the area with no findings.</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>2026-04-03 02:06</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>200 East Olmos</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Public Intox</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Officers encountered an intoxicated male. Male taken to a sobering facility.</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>2026-04-04 09:15</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>700 East Contour</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Assist the Public</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Officers assisted a jogger with a possible injury. Jogger refused EMS and cleared from the scene.</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>2026-04-05 01:15</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>100 Dick Friedrich</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Welfare check on vehicle stopped at the flood gates. Vehicle and occupants cleared. Vehicle departed location without incident.</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>2026-04-05 04:59</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>4100 McCullough</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Damage to City Property</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Officers encountered a damaged traffic sign at the location. Officers searched the area for any other damaged vehicles or property. Location cleared and incident report generated.</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:47</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Welfare check on a male walking down the street who appeared to be in distress. Male cleared for any issues and departed the location without incident.</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>2026-04-07 20:05</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>4500 McCullough</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Welfare Check on a homeless male walking into yards and into the street. Male was cleared for any wants/warrants. Male was voluntarily taken to a shelter.</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>2026-04-08 01:19</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>400 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Disturbance</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Verbal disturbance. Parties involved departed location without incident. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>2026-04-08 22:45</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>500 Thelma</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Officers assisted OPFD with a lift assist.</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>2026-04-09 11:45</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Assist the Public</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Officers assisted with a complaint about shrubbery.</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>2026-04-09 22:30</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a suspicious person. Location was cleared. No signs of criminal activity. Person was a worker of the business.</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>2026-04-11 01:45</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Officers received a phone call from the business owner who reported a suspicious person on the cameras. Officers made the location and found no one matching the description. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>2026-04-11 11:40</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>200 East Olmos</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Officers assisted OPFD with a lift assist.</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>2026-04-11 17:20</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>100 Parklane</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Theft</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of a theft of a license plate. Theft was found to have occurred in another city. Officers generated a theft report.</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>2026-04-11 20:45</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Information Report</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Officers generated an information report for a non-resident who wanted to report harassment. Person referred to the correct reporting agency.</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>2026-04-11 21:45</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>300 East Contour</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation; possibly due to weather. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>2026-04-12 09:52</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>200 West Olmos</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Officers alerted to a suspicious male that was pulling on door handles at the HEB parking lot. Officers canvased the area inside OP city limits. Unable to locate the male. Area cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>2026-04-13 14:50</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>4400 McCullough</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Vehicle impounded due to driver not having a valid drivers license and no insurance. Citations issued.</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>2026-04-13 16:55</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>4700 McCullough</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Vehicle impounded due to no insurance. Citations issued.</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>2026-04-14 16:24</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>200 Primera</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Sick raccoon at residence. Animal control contacted to remove the sick/injured animal.</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>2026-04-14 17:14</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>100 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>COV-Soliciting</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Officers dispatched to area for reports of a solicitor. Officers searched the area; unable to locate the person. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>2026-04-14 17:39</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>400 Devine</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Officers cleared the location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>2026-04-14 19:49</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>200 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Welfare check on a possible homeless male. Male was cleared for any wants/warrants. No signs of criminal activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>2026-04-15 11:20</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>200 Primera</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Dead raccoon. Animal collected by OP PW.</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>2026-04-15 15:10</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>600 East El Prado</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Welfare check on vehicle. Driver ok; no signs of criminal activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>2026-04-15 17:08</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>400 Devine</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>2026-04-15 18:18</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>400 Devine</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Vehicle impounded due to no insurance. Driver issued citations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>2026-04-16 07:50</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>800 East Contour</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Officers assisted OPFD with downed tree in roadway.</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>2026-04-16 21:05</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>300 East Contour</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>2026-04-17 07:00</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>300 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>2026-04-17 16:30</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>100 Devine</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Found dog. Owner located. Dog returned to owner.</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>2026-04-17 18:00</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>500 East Basse</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>OPPD officers waived down for a major accident at the intersection of McCullough/Basse. Officers assisted SAPD with the scene.</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>2026-04-18 10:28</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Fraud</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of a telephone fraud/scam.</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>2026-04-18 18:15</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>200 Devine</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>Hit and Run Accident</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Officers dispatched to the scene of a minor motor vehicle crash. One of the vehicles involved fled the scene prior to officer’ arrival.</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>2026-04-19 08:45</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>200 Devine</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>2026-04-19 16:36</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Officers encountered a male that was requesting medical assistance. OPFD and AH-EMS responded to the scene and took custody of the male.</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>2026-04-20 06:45</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>5200 McCullough</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Commercial</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>2026-04-20 14:46</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>Vehicle impounded for No Insurance and no driver’s license. Driver issued citations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>2026-04-20 15:15</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>700 East Olmos</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Officers dispatched to area for reports of a dog running around at-large. Officers searched the area and were not able to locate the dog.</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>2026-04-20 17:26</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>4400 McCullough</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a welfare check of a female. Officers determined the female was in need of mental health services and transported her to a mental health treatment center.</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>2026-04-21 16:31</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>Verbal Disturbance</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a verbal disturbance. Male suspect was given a criminal trespass warning for the location and subsequently departed the location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>2026-04-22 11:00</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>600 East Olmos</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Vehicle stopped for traffic violation. Driver issued citations. Driver was also found to have active warrants out of AH; AHPD subsequently took custody of the driver. Vehicle impounded.</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>2026-04-22 17:00</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>Criminal Trespass</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Officers were contacted by business owner of a male that was criminally trespassed from the location the day prior. Officers took the male into custody for violation of a criminal trespass and booked him into the county jail.</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>2026-04-23 15:02</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>Property Damage</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of property damage. Case forwarded to OPPD CID.</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>2026-04-23 23:03</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>100 Parkhill</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>OPPD officers assisted OPFD with an activated fire alarm. Location all clear. Unknown reason for alarm.</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>2026-04-24 10:16</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>100 West Olmos</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Vehicle impound. Driver issued citations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>2026-04-24 11:15</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>100 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Reports of possible gas leak. OPPD officers assisted OPFD with locating the problem. OPFD handled situation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>2026-04-25 07:10</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>200 East Olmos</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>Assist Motorist</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Officers assisted a motorist with a damaged vehicle. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>2026-04-25 19:16</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>Theft 0$-$100</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of a theft of alcohol. Offense report generated and forwarded to OPPD CID for further investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>2026-04-27 14:42</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>500 Thelma</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Welfare Check on an elderly male. Officers determined the male was ok.</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>2026-04-27 18:52</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>5300 McCullough</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Officers checked and cleared the location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>2026-04-28 06:43</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>1000 Shook</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for reports of a suspicious person. Case forwarded to OPPD CID for further investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>2026-04-28 15:10</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>400 Park Dr</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>Motorist Assist</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Officers assisted a motorist with a broken-down vehicle. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>2026-04-29 10:30</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>200 Parklane</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Soliciting</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Officers dispatched to area for reports of solicitors. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>2026-04-30 08:45</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>300 Parklane</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>Information Report</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>COV report for overgrown shrubbery.</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>2026-04-30 10:30</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>100 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Activated fire alarm. OPPD officers assisted OPFD with response to the alarm. Alarm was caused by a malfunction in the system.</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>2026-04-30 10:37</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>300 East Hermosa</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Activated fire alarm. Construction crew set off alarm.</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>2026-04-30 16:02</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>200 Primera</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Civil Dispute</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>Officers responded to a civil dispute between neighbors.</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>2026-04-30 21:30</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>7400 Broadway</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>OPPD officers assisted AHPD with a female caller that needed transport assistance.</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>2026-05-01 14:15</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>500 West El Prado</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>2026-05-01 22:56</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>1000 Shook</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>Crime Prevention</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Officers on patrol discovered an opened front door of a residence. Residence was under construction. No signs of criminal activity. Door was properly secured.</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>2026-05-02 03:04</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>300 East Olmos</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Officers conducted a welfare check of a female driver in the parking lot. Location and driver were ok. No signs of criminal activity. Female driver subsequently departed the location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>2026-05-03 02:48</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>Damage to City Property</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Officers encountered fresh damage to the traffic circle. Case is currently under investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>2026-05-03 14:54</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>600 East Contour</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>2026-05-03 15:09</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>100 Paloma</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>Suspicious Activity</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Reported suspicious activity at residence. Reports of broken fence. Case currently under investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>2026-05-03 16:17</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Suspicious Activity</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Reports of a possible skimmer. Employees and officers found no such devices.</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>2026-05-03 18:29</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>5900 McCullough</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Officers assisted SAPD with a male in the park. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>2026-05-03 19:01</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>7000 San Pedro</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Officers assisted SAPD with a welfare check of a male. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>2026-05-03 19:29</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>200 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>Panic Alarm</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Officers responded to an activated panic alarm. Location and resident cleared. Alarm accidentally activated.</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>2026-05-03 21:02</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Welfare check on a male pedestrian. Officers were able to determine the male was ok and subsequently departed the location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>2026-05-03 21:26</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>900 East Contour</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>Welfare check on the area due to shots heard. No signs of criminal activity in the area. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>2026-05-04 13:35</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>100 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>2026-05-05 15:30</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>100 Park Dr</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>Fraud Report</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Officers took a report for possible fraud-identity theft. Case currently under investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>2026-05-06 02:20</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>100 Park Drive</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>2026-05-06 10:38</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a civil dispute. Female was trying to drop off a stray dog found in San Antonio. Female referred to proper authorities.</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>2026-05-06 10:47</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Assist the Public</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Officers assisted the public with a mobile escort (bike patrol).</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
           <t>Wednesday March 4, 2026 various times</t>
         </is>
       </c>
-      <c r="B131" t="inlineStr">
+      <c r="B262" t="inlineStr">
         <is>
           <t>various locations</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr">
+      <c r="C262" t="inlineStr">
         <is>
           <t>Crime Prevention</t>
         </is>
       </c>
-      <c r="D131" t="inlineStr">
+      <c r="D262" t="inlineStr">
         <is>
           <t>Officers conducted various crime preventions throughout the day.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>