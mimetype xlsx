--- v1 (2026-05-14)
+++ v2 (2026-07-13)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D262"/>
+  <dimension ref="A1:D367"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>DateTime</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Address</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -3061,3165 +3061,5407 @@
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>2026-03-03 15:42</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>4400 McCullough</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Welfare Check</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Officers conducted a welfare check on a male laying down in the parking lot. Officers were able to identify the male and determined he was not wanted nor had any active warrants. Male stated he was resting due to having just walked from a church and was returning home. Male was given a courtesy ride to his residence.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>2026-03-05 11:56</t>
+          <t>2026-03-04 00:00</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>4600 McCullough</t>
+          <t>various locations</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Parking Complaint</t>
+          <t>Crime Prevention</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a reported parking complaint. Driver of vehicle agreed to move vehicle to a better location. No other complaints.</t>
+          <t>Officers conducted various crime preventions throughout the day.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>2026-03-05 18:00</t>
+          <t>2026-03-05 11:56</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>4600 McCullough</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Emergency Detention</t>
+          <t>Parking Complaint</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a suspicious male parked at the gas pumps. Officers made the location and found the male was in need of immediate medical/mental treatment. Officers conducted an emergency detention of the male and referred/transported him to a local hospital for treatment.</t>
+          <t>Officers dispatched to location for a reported parking complaint. Driver of vehicle agreed to move vehicle to a better location. No other complaints.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>2026-03-06 01:16</t>
+          <t>2026-03-05 18:00</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>100 Luther</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Crime Prevention</t>
+          <t>Emergency Detention</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Officers on patrol observed an open front door of a residence. Officers cleared the home of any criminal activity and notified the homeowner. Officers were able to secure the home and returned back to their normal patrol duties.</t>
+          <t>Officers dispatched to location for a report of a suspicious male parked at the gas pumps. Officers made the location and found the male was in need of immediate medical/mental treatment. Officers conducted an emergency detention of the male and referred/transported him to a local hospital for treatment.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>2026-03-06 18:20</t>
+          <t>2026-03-06 01:16</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>900 East Contour</t>
+          <t>100 Luther</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Crime Prevention</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Officers dispatched to the area for reports of a male dragging a large item. Officers made contact with the male and determined no criminal activity was taking place. Male was cleared for any wants/warrants and released from the scene.</t>
+          <t>Officers on patrol observed an open front door of a residence. Officers cleared the home of any criminal activity and notified the homeowner. Officers were able to secure the home and returned back to their normal patrol duties.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>2026-03-07 15:28</t>
+          <t>2026-03-06 18:20</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>900 East Contour</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Forgery</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Officers dispatched to location to take a report for a counterfeit bill that was used to purchased items. Officers were able to take custody of the counterfeit bill and generate an offense report. Case will be forwarded to OPPD CID for further investigation.</t>
+          <t>Officers dispatched to the area for reports of a male dragging a large item. Officers made contact with the male and determined no criminal activity was taking place. Male was cleared for any wants/warrants and released from the scene.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>2026-03-07 17:26</t>
+          <t>2026-03-07 15:28</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>700 East Contour</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Forgery</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Officers assisted a homeowner with locating their loose dog. Dog was successfully captured and returned to its owner.</t>
+          <t>Officers dispatched to location to take a report for a counterfeit bill that was used to purchased items. Officers were able to take custody of the counterfeit bill and generate an offense report. Case will be forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>2026-03-08 13:14</t>
+          <t>2026-03-07 17:26</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>100 Brittany</t>
+          <t>700 East Contour</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Residence cleared and secured.</t>
+          <t>Officers assisted a homeowner with locating their loose dog. Dog was successfully captured and returned to its owner.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>2026-03-08 23:35</t>
+          <t>2026-03-08 13:14</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>300 Parklane</t>
+          <t>100 Brittany</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Suspicious Persons</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Officers encountered 3 juvenile persons walking down the street who were not from the area. Officers were able to determine no criminal activity was taking place and were able to contact their parents to pick up the individuals.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Residence cleared and secured.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>2026-03-09 03:10</t>
+          <t>2026-03-08 23:35</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>300 Alameda Circle</t>
+          <t>300 Parklane</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Suspicious Persons</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Residence cleared and secured.</t>
+          <t>Officers encountered 3 juvenile persons walking down the street who were not from the area. Officers were able to determine no criminal activity was taking place and were able to contact their parents to pick up the individuals.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>2026-03-09 08:25</t>
+          <t>2026-03-09 03:10</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>300 Alameda Circle</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Information Report</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Officers dispatched to location to take a report of a possible scam/cyber-crime report. Report will be forwarded to OPPD CID for further investigation.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Residence cleared and secured.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>2026-03-11 11:21</t>
+          <t>2026-03-09 08:25</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>400 East Olmos</t>
+          <t>600 East Olmos</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Information Report</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. Alarm accidentally caused by employee of the resident. Location cleared for any criminal activity. Location secure.</t>
+          <t>Officers dispatched to location to take a report of a possible scam/cyber-crime report. Report will be forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>2026-03-11 13:44</t>
+          <t>2026-03-11 11:21</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>300 Devine</t>
+          <t>400 East Olmos</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared and secured.</t>
+          <t>Activated residential burglar alarm. Alarm accidentally caused by employee of the resident. Location cleared for any criminal activity. Location secure.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>2026-03-11 14:11</t>
+          <t>2026-03-11 13:44</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>500 East Mandalay</t>
+          <t>300 Devine</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Suspicious Activity</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of suspicious activity. Homeowner wanted to report a possible attempted theft. Case will be forwarded to OPPD CID for further investigation.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared and secured.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>2026-03-12 06:45</t>
+          <t>2026-03-11 14:11</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>100 Westside</t>
+          <t>500 East Mandalay</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Suspicious Activity</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Officers made contact with a female walking down the street without any shoes. Officers discovered the female had been in an argument with her girlfriend. No signs of criminal activity were present; female was clear of any wants/warrants. Female offered a courtesy ride to a safe place.</t>
+          <t>Officers dispatched to location for a report of suspicious activity. Homeowner wanted to report a possible attempted theft. Case will be forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>2026-03-12 09:15</t>
+          <t>2026-03-12 06:45</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>700 East Olmos</t>
+          <t>100 Westside</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Roadway Hazard</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Officers cleared the roadway of a large branch blocking the roadway.</t>
+          <t>Officers made contact with a female walking down the street without any shoes. Officers discovered the female had been in an argument with her girlfriend. No signs of criminal activity were present; female was clear of any wants/warrants. Female offered a courtesy ride to a safe place.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>2026-03-12 16:22</t>
+          <t>2026-03-12 09:15</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>400 Thelma</t>
+          <t>700 East Olmos</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Disturbance/Emergency Detention</t>
+          <t>Roadway Hazard</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Officers dispatched to a verbal disturbance in progress. Ex-girlfriend of the caller was sitting underneath the caller’s vehicle preventing the caller from leaving. Ex-girlfriend was evaluated for a mental health issue and referred to a mental health facility for treatment. No signs of criminal activity were reported. Officers cleared the scene.</t>
+          <t>Officers cleared the roadway of a large branch blocking the roadway.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>2026-03-12 18:33</t>
+          <t>2026-03-12 16:22</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>8500 Jones Maltsberger</t>
+          <t>400 Thelma</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Information/AOA</t>
+          <t>Disturbance/Emergency Detention</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>An off-duty OPPD Officer was working an off-duty assignment at a local business. The officer received reports of a suspicious male. The OPPD officer assisted SAPD with location the suspicious male and provided information.</t>
+          <t>Officers dispatched to a verbal disturbance in progress. Ex-girlfriend of the caller was sitting underneath the caller’s vehicle preventing the caller from leaving. Ex-girlfriend was evaluated for a mental health issue and referred to a mental health facility for treatment. No signs of criminal activity were reported. Officers cleared the scene.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>2026-03-12 21:50</t>
+          <t>2026-03-12 18:33</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>8500 Jones Maltsberger</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Information/AOA</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Welfare check on a male that was possibly panhandling at the business location. Officers arrived at the location and found that the male had already departed the location on his own prior to their arrival.</t>
+          <t>An off-duty OPPD Officer was working an off-duty assignment at a local business. The officer received reports of a suspicious male. The OPPD officer assisted SAPD with location the suspicious male and provided information.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>2026-03-13 01:52</t>
+          <t>2026-03-12 21:50</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>4600 McCullough</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Business</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Activated commercial burglar alarm. Alarm caused by faulty battery. No signs of criminal activity. Location cleared.</t>
+          <t>Welfare check on a male that was possibly panhandling at the business location. Officers arrived at the location and found that the male had already departed the location on his own prior to their arrival.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>2026-03-13 02:45</t>
+          <t>2026-03-13 01:52</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>4600 McCullough</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>AOA</t>
+          <t>Burglar Alarm-Business</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Lift assist at Olmos Park Condos with OPFD.</t>
+          <t>Activated commercial burglar alarm. Alarm caused by faulty battery. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>2026-03-13 18:41</t>
+          <t>2026-03-13 02:45</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>400 Paseo Encinal</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Disturbance</t>
+          <t>AOA</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of possible suspicious activity. Officers were able to assist the homeowner with their concern and determined no criminal activity was taking place.</t>
+          <t>Lift assist at Olmos Park Condos with OPFD.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>2026-03-13 23:46</t>
+          <t>2026-03-13 18:41</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>500 East Mandalay</t>
+          <t>400 Paseo Encinal</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Disturbance</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Officers dispatched to an activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+          <t>Officers dispatched to location for a report of possible suspicious activity. Officers were able to assist the homeowner with their concern and determined no criminal activity was taking place.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>2026-03-14 17:00</t>
+          <t>2026-03-13 23:46</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>500 East Mandalay</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>AOA</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Lift assist with OPFD.</t>
+          <t>Officers dispatched to an activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>2026-03-14 17:10</t>
+          <t>2026-03-14 17:00</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Business</t>
+          <t>AOA</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Activated commercial burglar alarm. No signs of criminal activity. Location cleared.</t>
+          <t>Lift assist with OPFD.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>2026-03-14 22:40</t>
+          <t>2026-03-14 17:10</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>200 Paseo Encinal</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Burglar Alarm-Business</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Officers dispatched for an activated residential burglar alarm. Officers discovered an open front door at the residence and cleared the home by making entry. Homeowner was contacted and requested officers secure the home. No signs of criminal activity were found.</t>
+          <t>Activated commercial burglar alarm. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>2026-03-14 23:32</t>
+          <t>2026-03-14 22:40</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>5100 McCullough</t>
+          <t>200 Paseo Encinal</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Theft</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a theft that occurred. Officers searched the area for a suspect but were unable to locate the SP. Security video obtained by officers. Case will be referred to OPPD CID for further investigation. Theft was less than $100.</t>
+          <t>Officers dispatched for an activated residential burglar alarm. Officers discovered an open front door at the residence and cleared the home by making entry. Homeowner was contacted and requested officers secure the home. No signs of criminal activity were found.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>2026-03-14 23:42</t>
+          <t>2026-03-14 23:32</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>1000 Shook</t>
+          <t>5100 McCullough</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Assist the Public</t>
+          <t>Theft</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a resident that was locked out of their residence. Locksmith contacted and assisted the residents.</t>
+          <t>Officers dispatched to location for a report of a theft that occurred. Officers searched the area for a suspect but were unable to locate the SP. Security video obtained by officers. Case will be referred to OPPD CID for further investigation. Theft was less than $100.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>2026-03-15 04:47</t>
+          <t>2026-03-14 23:42</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>4100 McCullough</t>
+          <t>1000 Shook</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>DWI</t>
+          <t>Assist the Public</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Officers encountered a vehicle parked in the roadway blocking traffic on the 4100 blk of McCullough. Driver was found to be DWI. Driver taken into custody; vehicle impounded.</t>
+          <t>Officers dispatched to location for a resident that was locked out of their residence. Locksmith contacted and assisted the residents.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>2026-03-16 00:07</t>
+          <t>2026-03-15 04:47</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>300 Park Dr</t>
+          <t>4100 McCullough</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Traffic Hazard</t>
+          <t>DWI</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Officers cleared the roadway of a downed tree.</t>
+          <t>Officers encountered a vehicle parked in the roadway blocking traffic on the 4100 blk of McCullough. Driver was found to be DWI. Driver taken into custody; vehicle impounded.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>2026-03-16 11:35</t>
+          <t>2026-03-16 00:07</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>400 East Olmos</t>
+          <t>300 Park Dr</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Minor Motor Vehicle Accident</t>
+          <t>Traffic Hazard</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Officers dispatched to a minor motor vehicle accident. No injuries reported. Accident report generated. Roadway cleared.</t>
+          <t>Officers cleared the roadway of a downed tree.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>2026-03-17 02:50</t>
+          <t>2026-03-16 11:35</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>4500 McCullough</t>
+          <t>400 East Olmos</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Business</t>
+          <t>Minor Motor Vehicle Accident</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+          <t>Officers dispatched to a minor motor vehicle accident. No injuries reported. Accident report generated. Roadway cleared.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>2026-03-18 09:17</t>
+          <t>2026-03-17 02:50</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>500 East Olmos</t>
+          <t>4500 McCullough</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Burglar Alarm-Business</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of an open door. Caller was a neighbor that had not heard from her neighbor in a few days and was worried. Officers made entry and cleared the residence. Resident contacted; officers were able to secure the residence. No signs of criminal activity were found.</t>
+          <t>Activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>2026-03-18 10:30</t>
+          <t>2026-03-18 09:17</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>500 East Olmos</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Traffic Hazard</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of large truck blocking the roadway. Truck had lost power and stopped in the roadway. Truck was able to be moved after a mechanic arrived on scene and charged the battery. No signs of criminal activity or damage. Location cleared.</t>
+          <t>Officers dispatched to location for a report of an open door. Caller was a neighbor that had not heard from her neighbor in a few days and was worried. Officers made entry and cleared the residence. Resident contacted; officers were able to secure the residence. No signs of criminal activity were found.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>2026-03-19 10:23</t>
+          <t>2026-03-18 10:30</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>800 West El Prado</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Burglary-Vehicle</t>
+          <t>Traffic Hazard</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Officers dispatched to a burglary of vehicle. Victim stated the vehicle was left unlocked and nothing was taken from the vehicle. Incident will be forwarded to OPPD CID for further investigation.</t>
+          <t>Officers dispatched to location for a report of large truck blocking the roadway. Truck had lost power and stopped in the roadway. Truck was able to be moved after a mechanic arrived on scene and charged the battery. No signs of criminal activity or damage. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>2026-03-19 20:26</t>
+          <t>2026-03-19 10:23</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>800 East Contour</t>
+          <t>800 West El Prado</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Burglary-Vehicle</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Welfare check on a male walking down the street pushing a cart. Male was cleared from any needs for assistance.</t>
+          <t>Officers dispatched to a burglary of vehicle. Victim stated the vehicle was left unlocked and nothing was taken from the vehicle. Incident will be forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>2026-03-20 08:35</t>
+          <t>2026-03-19 20:26</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>100 Luther</t>
+          <t>800 East Contour</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Residence cleared.</t>
+          <t>Welfare check on a male walking down the street pushing a cart. Male was cleared from any needs for assistance.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>2026-03-20 21:42</t>
+          <t>2026-03-20 08:35</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>400 Devine</t>
+          <t>100 Luther</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Motorist Assist</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Officers assisted a stranded motorist.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Residence cleared.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>2026-03-21 16:30</t>
+          <t>2026-03-20 21:42</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>400 Thelma</t>
+          <t>400 Devine</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Emergency Detention/Disturbance</t>
+          <t>Motorist Assist</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Officers dispatched to an active verbal disturbance. Officers located a male who was causing the disturbance and determined that he was in need of mental treatment. Male taken into custody and referred to a treatment facility.</t>
+          <t>Officers assisted a stranded motorist.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>2026-03-21 18:30</t>
+          <t>2026-03-21 16:30</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>400 Thelma</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Burglary Alarm-Commercial</t>
+          <t>Emergency Detention/Disturbance</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Activated commercial burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+          <t>Officers dispatched to an active verbal disturbance. Officers located a male who was causing the disturbance and determined that he was in need of mental treatment. Male taken into custody and referred to a treatment facility.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>2026-03-22 00:04</t>
+          <t>2026-03-21 18:30</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>1000 Shook</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Disturbance</t>
+          <t>Burglary Alarm-Commercial</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a male attempting to climb over a fence into the caller’s yard. Upon arrival, officers found the male was attempting to get into the wrong yard (instead the male believed he was entering his mother’s yard). Caller is the neighbor to the male’s mother. No signs of criminal activity. Male was cleared for any wants/warrants.</t>
+          <t>Activated commercial burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>2026-03-22 10:50</t>
+          <t>2026-03-22 00:04</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>400 Devine</t>
+          <t>1000 Shook</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Poss. Drug Paraphernalia</t>
+          <t>Disturbance</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Officers conducted a traffic stop of a vehicle. Driver found to be in possession of drug paraphernalia. Driver issued citation.</t>
+          <t>Officers dispatched to location for a report of a male attempting to climb over a fence into the caller’s yard. Upon arrival, officers found the male was attempting to get into the wrong yard (instead the male believed he was entering his mother’s yard). Caller is the neighbor to the male’s mother. No signs of criminal activity. Male was cleared for any wants/warrants.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>2026-03-22 19:57</t>
+          <t>2026-03-22 10:50</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>400 Devine</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>DWI</t>
+          <t>Poss. Drug Paraphernalia</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Officers initiated a traffic stop on vehicle. Driver found to be DWI w/BAC over 0.15; driver was subsequently booked into the Bexar County Jail.</t>
+          <t>Officers conducted a traffic stop of a vehicle. Driver found to be in possession of drug paraphernalia. Driver issued citation.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>2026-03-23 08:39</t>
+          <t>2026-03-22 19:57</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>200 Devine Rd</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>DWI</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Residence secure.</t>
+          <t>Officers initiated a traffic stop on vehicle. Driver found to be DWI w/BAC over 0.15; driver was subsequently booked into the Bexar County Jail.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>2026-03-23 09:15</t>
+          <t>2026-03-23 08:39</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>200 East Olmos</t>
+          <t>200 Devine Rd</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Commercial</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Activated commercial burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Residence secure.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>2026-03-23 14:05</t>
+          <t>2026-03-23 09:15</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>4100 McCullough</t>
+          <t>200 East Olmos</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Burglar Alarm-Commercial</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a suspicious male. Male departed the location prior to officers’ arrival; unable to locate.</t>
+          <t>Activated commercial burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>2026-03-24 11:10</t>
+          <t>2026-03-23 14:05</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>600 Thelma</t>
+          <t>4100 McCullough</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Warrant Arrest</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Officers encountered a male that was known to have active warrants out of Bexar County. Male was detained and subsequently booked for the outstanding warrants.</t>
+          <t>Officers dispatched to location for a suspicious male. Male departed the location prior to officers’ arrival; unable to locate.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>2026-03-24 14:45</t>
+          <t>2026-03-24 11:10</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>5200 McCullough</t>
+          <t>600 Thelma</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Warrant Arrest</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for reports of a male waiving a sword around. Officers encountered the male and determined that the sword was a plastic toy sword. Male released from the scene.</t>
+          <t>Officers encountered a male that was known to have active warrants out of Bexar County. Male was detained and subsequently booked for the outstanding warrants.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>2026-03-25 02:21</t>
+          <t>2026-03-24 14:45</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>5200 McCullough</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Welfare Check</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>A male from a previous warrant arrest was asking for information about his impounded vehicle. Officers offered assistance with locating the man’s vehicle.</t>
+          <t>Officers dispatched to location for reports of a male waiving a sword around. Officers encountered the male and determined that the sword was a plastic toy sword. Male released from the scene.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>2026-03-25 08:15</t>
+          <t>2026-03-25 02:21</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>200 Parklane</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Information</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Officers called to location for reports of missing construction equipment. Officers were able to learn that the equipment was mistakenly picked up by another construction company. Both parties planned on a time to return the equipment. No signs of criminal activity.</t>
+          <t>A male from a previous warrant arrest was asking for information about his impounded vehicle. Officers offered assistance with locating the man’s vehicle.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>2026-03-26 16:48</t>
+          <t>2026-03-25 08:15</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>100 Odell</t>
+          <t>200 Parklane</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Harassment</t>
+          <t>Information</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Officers responded to a call for telephone harassment. Case forwarded to OPPD CID.</t>
+          <t>Officers called to location for reports of missing construction equipment. Officers were able to learn that the equipment was mistakenly picked up by another construction company. Both parties planned on a time to return the equipment. No signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>2026-03-26 17:20</t>
+          <t>2026-03-26 16:48</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>200 Paseo Encinal</t>
+          <t>100 Odell</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Harassment</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Residence cleared.</t>
+          <t>Officers responded to a call for telephone harassment. Case forwarded to OPPD CID.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>2026-03-27 06:00</t>
+          <t>2026-03-26 17:20</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>400 Thelma</t>
+          <t>200 Paseo Encinal</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a skunk with an item stuck on its head. Pest control contacted and took custody of the animal.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Residence cleared.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>2026-03-27 08:58</t>
+          <t>2026-03-27 06:00</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>100 Dick Friedrich</t>
+          <t>400 Thelma</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Theft/Evading</t>
+          <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Officers dispatched to area for an active fire. OPFD and OPPD encountered a male in the wooded area that fled from officers. OPPD officers were able to locate the male a short while later with the assistance of outside agencies. Male was booked into the Bexar County Jail.</t>
+          <t>Officers dispatched to location for a report of a skunk with an item stuck on its head. Pest control contacted and took custody of the animal.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>2026-03-28 09:00</t>
+          <t>2026-03-27 08:58</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>600 East El Prado</t>
+          <t>100 Dick Friedrich</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Information Report</t>
+          <t>Theft/Evading</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Officers took a report for telephone harassment.</t>
+          <t>Officers dispatched to area for an active fire. OPFD and OPPD encountered a male in the wooded area that fled from officers. OPPD officers were able to locate the male a short while later with the assistance of outside agencies. Male was booked into the Bexar County Jail.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>2026-03-29 01:45</t>
+          <t>2026-03-28 09:00</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>100 East Hermosa</t>
+          <t>600 East El Prado</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Suspicious Activity</t>
+          <t>Information Report</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Officers dispatched to area for reports of suspicious activity. Officers canvased the area; no suspicious activity found.</t>
+          <t>Officers took a report for telephone harassment.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>2026-03-29 06:15</t>
+          <t>2026-03-29 01:45</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>300 East Hermosa</t>
+          <t>100 East Hermosa</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Information</t>
+          <t>Suspicious Activity</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for an information report. No signs of criminal activity.</t>
+          <t>Officers dispatched to area for reports of suspicious activity. Officers canvased the area; no suspicious activity found.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>2026-03-29 16:21</t>
+          <t>2026-03-29 06:15</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>300 East Hermosa</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Commercial</t>
+          <t>Information</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Activated commercial burglar alarm. Unknown reason for activation. No signs of criminal activity. Location clear.</t>
+          <t>Officers dispatched to location for an information report. No signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>2026-03-29 19:34</t>
+          <t>2026-03-29 16:21</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Assist Public</t>
+          <t>Burglar Alarm-Commercial</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Officers assisted business owner with information.</t>
+          <t>Activated commercial burglar alarm. Unknown reason for activation. No signs of criminal activity. Location clear.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>2026-03-30 13:32</t>
+          <t>2026-03-29 19:34</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Information Report</t>
+          <t>Assist Public</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Officers dispatched for a report of possible illegal dumping. Information report generated.</t>
+          <t>Officers assisted business owner with information.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>2026-03-30 16:43</t>
+          <t>2026-03-30 13:32</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1000 Shook</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Information Report</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Welfare check on a male sitting on the sidewalk. Male was a maintenance crew member taking a break.</t>
+          <t>Officers dispatched for a report of possible illegal dumping. Information report generated.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>2026-03-30 22:20</t>
+          <t>2026-03-30 16:43</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>5400 McCullough</t>
+          <t>1000 Shook</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>OPPD officers assisted SAPD with locating a missing adult male. Male was reported as having a mental illness. Male was found and returned safely to his family.</t>
+          <t>Welfare check on a male sitting on the sidewalk. Male was a maintenance crew member taking a break.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>2026-04-01 11:13</t>
+          <t>2026-03-30 22:20</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>100 East Mandalay</t>
+          <t>5400 McCullough</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Verbal Disturbance</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a verbal disturbance. All parties involved departed the location after speaking with officers. No signs of criminal activity.</t>
+          <t>OPPD officers assisted SAPD with locating a missing adult male. Male was reported as having a mental illness. Male was found and returned safely to his family.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>2026-04-01 12:03</t>
+          <t>2026-04-01 11:13</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>100 East Mandalay</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Theft</t>
+          <t>Verbal Disturbance</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a package theft taken by the deliverer. Case forwarded to OPPD CID for further investigation.</t>
+          <t>Officers dispatched to location for a report of a verbal disturbance. All parties involved departed the location after speaking with officers. No signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>2026-04-02 00:02</t>
+          <t>2026-04-01 12:03</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>100 Stanford</t>
+          <t>100 East Mandalay</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Theft</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+          <t>Officers dispatched to location for a report of a package theft taken by the deliverer. Case forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>2026-04-02 16:15</t>
+          <t>2026-04-02 00:02</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>100 Stanford</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Verbal Disturbance</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a verbal disturbance. Location cleared. Information report generated.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>2026-04-03 01:50</t>
+          <t>2026-04-02 16:15</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>5100 McCullough</t>
+          <t>100 Stanford</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Verbal Disturbance</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for reports of shots fired. Officers searched the area with no findings.</t>
+          <t>Officers dispatched to location for a verbal disturbance. Location cleared. Information report generated.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>2026-04-03 02:06</t>
+          <t>2026-04-03 01:50</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>200 East Olmos</t>
+          <t>5100 McCullough</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Public Intox</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Officers encountered an intoxicated male. Male taken to a sobering facility.</t>
+          <t>Officers dispatched to location for reports of shots fired. Officers searched the area with no findings.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>2026-04-04 09:15</t>
+          <t>2026-04-03 02:06</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>700 East Contour</t>
+          <t>200 East Olmos</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Assist the Public</t>
+          <t>Public Intox</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Officers assisted a jogger with a possible injury. Jogger refused EMS and cleared from the scene.</t>
+          <t>Officers encountered an intoxicated male. Male taken to a sobering facility.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>2026-04-05 01:15</t>
+          <t>2026-04-04 09:15</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>100 Dick Friedrich</t>
+          <t>700 East Contour</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Assist the Public</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Welfare check on vehicle stopped at the flood gates. Vehicle and occupants cleared. Vehicle departed location without incident.</t>
+          <t>Officers assisted a jogger with a possible injury. Jogger refused EMS and cleared from the scene.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>2026-04-05 04:59</t>
+          <t>2026-04-05 01:15</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>4100 McCullough</t>
+          <t>100 Dick Friedrich</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Damage to City Property</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Officers encountered a damaged traffic sign at the location. Officers searched the area for any other damaged vehicles or property. Location cleared and incident report generated.</t>
+          <t>Welfare check on vehicle stopped at the flood gates. Vehicle and occupants cleared. Vehicle departed location without incident.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>2026-04-06 00:47</t>
+          <t>2026-04-05 04:59</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>4100 McCullough</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Damage to City Property</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Welfare check on a male walking down the street who appeared to be in distress. Male cleared for any issues and departed the location without incident.</t>
+          <t>Officers encountered a damaged traffic sign at the location. Officers searched the area for any other damaged vehicles or property. Location cleared and incident report generated.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>2026-04-07 20:05</t>
+          <t>2026-04-06 00:47</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>4500 McCullough</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Welfare Check</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Welfare Check on a homeless male walking into yards and into the street. Male was cleared for any wants/warrants. Male was voluntarily taken to a shelter.</t>
+          <t>Welfare check on a male walking down the street who appeared to be in distress. Male cleared for any issues and departed the location without incident.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>2026-04-08 01:19</t>
+          <t>2026-04-07 20:05</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>400 Paseo Encinal</t>
+          <t>4500 McCullough</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Disturbance</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Verbal disturbance. Parties involved departed location without incident. Location cleared.</t>
+          <t>Welfare Check on a homeless male walking into yards and into the street. Male was cleared for any wants/warrants. Male was voluntarily taken to a shelter.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>2026-04-08 22:45</t>
+          <t>2026-04-08 01:19</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>500 Thelma</t>
+          <t>400 Paseo Encinal</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Disturbance</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Officers assisted OPFD with a lift assist.</t>
+          <t>Verbal disturbance. Parties involved departed location without incident. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>2026-04-09 11:45</t>
+          <t>2026-04-08 22:45</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>500 Thelma</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Assist the Public</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Officers assisted with a complaint about shrubbery.</t>
+          <t>Officers assisted OPFD with a lift assist.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>2026-04-09 22:30</t>
+          <t>2026-04-09 11:45</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Assist the Public</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a suspicious person. Location was cleared. No signs of criminal activity. Person was a worker of the business.</t>
+          <t>Officers assisted with a complaint about shrubbery.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>2026-04-11 01:45</t>
+          <t>2026-04-09 22:30</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Officers received a phone call from the business owner who reported a suspicious person on the cameras. Officers made the location and found no one matching the description. No signs of criminal activity. Location cleared.</t>
+          <t>Officers dispatched to location for a suspicious person. Location was cleared. No signs of criminal activity. Person was a worker of the business.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>2026-04-11 11:40</t>
+          <t>2026-04-11 01:45</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>200 East Olmos</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Officers assisted OPFD with a lift assist.</t>
+          <t>Officers received a phone call from the business owner who reported a suspicious person on the cameras. Officers made the location and found no one matching the description. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>2026-04-11 17:20</t>
+          <t>2026-04-11 11:40</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>100 Parklane</t>
+          <t>200 East Olmos</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Theft</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a theft of a license plate. Theft was found to have occurred in another city. Officers generated a theft report.</t>
+          <t>Officers assisted OPFD with a lift assist.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>2026-04-11 20:45</t>
+          <t>2026-04-11 17:20</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>100 Parklane</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Information Report</t>
+          <t>Theft</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Officers generated an information report for a non-resident who wanted to report harassment. Person referred to the correct reporting agency.</t>
+          <t>Officers dispatched to location for a report of a theft of a license plate. Theft was found to have occurred in another city. Officers generated a theft report.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>2026-04-11 21:45</t>
+          <t>2026-04-11 20:45</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>300 East Contour</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Information Report</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation; possibly due to weather. Location cleared.</t>
+          <t>Officers generated an information report for a non-resident who wanted to report harassment. Person referred to the correct reporting agency.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>2026-04-12 09:52</t>
+          <t>2026-04-11 21:45</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>200 West Olmos</t>
+          <t>300 East Contour</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Officers alerted to a suspicious male that was pulling on door handles at the HEB parking lot. Officers canvased the area inside OP city limits. Unable to locate the male. Area cleared.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation; possibly due to weather. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>2026-04-13 14:50</t>
+          <t>2026-04-12 09:52</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>4400 McCullough</t>
+          <t>200 West Olmos</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Vehicle Impound</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Vehicle impounded due to driver not having a valid drivers license and no insurance. Citations issued.</t>
+          <t>Officers alerted to a suspicious male that was pulling on door handles at the HEB parking lot. Officers canvased the area inside OP city limits. Unable to locate the male. Area cleared.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>2026-04-13 16:55</t>
+          <t>2026-04-13 14:50</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>4700 McCullough</t>
+          <t>4400 McCullough</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Vehicle Impound</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Vehicle impounded due to no insurance. Citations issued.</t>
+          <t>Vehicle impounded due to driver not having a valid drivers license and no insurance. Citations issued.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>2026-04-14 16:24</t>
+          <t>2026-04-13 16:55</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>200 Primera</t>
+          <t>4700 McCullough</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Vehicle Impound</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Sick raccoon at residence. Animal control contacted to remove the sick/injured animal.</t>
+          <t>Vehicle impounded due to no insurance. Citations issued.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>2026-04-14 17:14</t>
+          <t>2026-04-14 16:24</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>100 Paseo Encinal</t>
+          <t>200 Primera</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>COV-Soliciting</t>
+          <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Officers dispatched to area for reports of a solicitor. Officers searched the area; unable to locate the person. Location cleared.</t>
+          <t>Sick raccoon at residence. Animal control contacted to remove the sick/injured animal.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>2026-04-14 17:39</t>
+          <t>2026-04-14 17:14</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>400 Devine</t>
+          <t>100 Paseo Encinal</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>COV-Soliciting</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Officers cleared the location.</t>
+          <t>Officers dispatched to area for reports of a solicitor. Officers searched the area; unable to locate the person. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>2026-04-14 19:49</t>
+          <t>2026-04-14 17:39</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>200 East Mandalay</t>
+          <t>400 Devine</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Welfare check on a possible homeless male. Male was cleared for any wants/warrants. No signs of criminal activity.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Officers cleared the location.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>2026-04-15 11:20</t>
+          <t>2026-04-14 19:49</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>200 Primera</t>
+          <t>200 East Mandalay</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Dead raccoon. Animal collected by OP PW.</t>
+          <t>Welfare check on a possible homeless male. Male was cleared for any wants/warrants. No signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>2026-04-15 15:10</t>
+          <t>2026-04-15 11:20</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>600 East El Prado</t>
+          <t>200 Primera</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Welfare check on vehicle. Driver ok; no signs of criminal activity.</t>
+          <t>Dead raccoon. Animal collected by OP PW.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>2026-04-15 17:08</t>
+          <t>2026-04-15 15:10</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>400 Devine</t>
+          <t>600 East El Prado</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+          <t>Welfare check on vehicle. Driver ok; no signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>2026-04-15 18:18</t>
+          <t>2026-04-15 17:08</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>400 Devine</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Vehicle Impound</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Vehicle impounded due to no insurance. Driver issued citations.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>2026-04-16 07:50</t>
+          <t>2026-04-15 18:18</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>800 East Contour</t>
+          <t>400 Devine</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Vehicle Impound</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Officers assisted OPFD with downed tree in roadway.</t>
+          <t>Vehicle impounded due to no insurance. Driver issued citations.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>2026-04-16 21:05</t>
+          <t>2026-04-16 07:50</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>300 East Contour</t>
+          <t>800 East Contour</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+          <t>Officers assisted OPFD with downed tree in roadway.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>2026-04-17 07:00</t>
+          <t>2026-04-16 21:05</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>300 Paseo Encinal</t>
+          <t>300 East Contour</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>2026-04-17 16:30</t>
+          <t>2026-04-17 07:00</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>100 Devine</t>
+          <t>300 Paseo Encinal</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Found dog. Owner located. Dog returned to owner.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>2026-04-17 18:00</t>
+          <t>2026-04-17 16:30</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>500 East Basse</t>
+          <t>100 Devine</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>OPPD officers waived down for a major accident at the intersection of McCullough/Basse. Officers assisted SAPD with the scene.</t>
+          <t>Found dog. Owner located. Dog returned to owner.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>2026-04-18 10:28</t>
+          <t>2026-04-17 18:00</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>500 East Basse</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Fraud</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a telephone fraud/scam.</t>
+          <t>OPPD officers waived down for a major accident at the intersection of McCullough/Basse. Officers assisted SAPD with the scene.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>2026-04-18 18:15</t>
+          <t>2026-04-18 10:28</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>200 Devine</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Hit and Run Accident</t>
+          <t>Fraud</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Officers dispatched to the scene of a minor motor vehicle crash. One of the vehicles involved fled the scene prior to officer’ arrival.</t>
+          <t>Officers dispatched to location for a report of a telephone fraud/scam.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>2026-04-19 08:45</t>
+          <t>2026-04-18 18:15</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>200 Devine</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Hit and Run Accident</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+          <t>Officers dispatched to the scene of a minor motor vehicle crash. One of the vehicles involved fled the scene prior to officer’ arrival.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>2026-04-19 16:36</t>
+          <t>2026-04-19 08:45</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>200 Devine</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Officers encountered a male that was requesting medical assistance. OPFD and AH-EMS responded to the scene and took custody of the male.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>2026-04-20 06:45</t>
+          <t>2026-04-19 16:36</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>5200 McCullough</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Commercial</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+          <t>Officers encountered a male that was requesting medical assistance. OPFD and AH-EMS responded to the scene and took custody of the male.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>2026-04-20 14:46</t>
+          <t>2026-04-20 06:45</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>5200 McCullough</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Vehicle Impound</t>
+          <t>Burglar Alarm-Commercial</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Vehicle impounded for No Insurance and no driver’s license. Driver issued citations.</t>
+          <t>Activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>2026-04-20 15:15</t>
+          <t>2026-04-20 14:46</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>700 East Olmos</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Vehicle Impound</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Officers dispatched to area for reports of a dog running around at-large. Officers searched the area and were not able to locate the dog.</t>
+          <t>Vehicle impounded for No Insurance and no driver’s license. Driver issued citations.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>2026-04-20 17:26</t>
+          <t>2026-04-20 15:15</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>4400 McCullough</t>
+          <t>700 East Olmos</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a welfare check of a female. Officers determined the female was in need of mental health services and transported her to a mental health treatment center.</t>
+          <t>Officers dispatched to area for reports of a dog running around at-large. Officers searched the area and were not able to locate the dog.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>2026-04-21 16:31</t>
+          <t>2026-04-20 17:26</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>4400 McCullough</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Verbal Disturbance</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a verbal disturbance. Male suspect was given a criminal trespass warning for the location and subsequently departed the location.</t>
+          <t>Officers dispatched to location for a welfare check of a female. Officers determined the female was in need of mental health services and transported her to a mental health treatment center.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>2026-04-22 11:00</t>
+          <t>2026-04-21 16:31</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Vehicle Impound</t>
+          <t>Verbal Disturbance</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Vehicle stopped for traffic violation. Driver issued citations. Driver was also found to have active warrants out of AH; AHPD subsequently took custody of the driver. Vehicle impounded.</t>
+          <t>Officers dispatched to location for a verbal disturbance. Male suspect was given a criminal trespass warning for the location and subsequently departed the location.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>2026-04-22 17:00</t>
+          <t>2026-04-22 11:00</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>600 East Olmos</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Criminal Trespass</t>
+          <t>Vehicle Impound</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Officers were contacted by business owner of a male that was criminally trespassed from the location the day prior. Officers took the male into custody for violation of a criminal trespass and booked him into the county jail.</t>
+          <t>Vehicle stopped for traffic violation. Driver issued citations. Driver was also found to have active warrants out of AH; AHPD subsequently took custody of the driver. Vehicle impounded.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>2026-04-23 15:02</t>
+          <t>2026-04-22 17:00</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Property Damage</t>
+          <t>Criminal Trespass</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of property damage. Case forwarded to OPPD CID.</t>
+          <t>Officers were contacted by business owner of a male that was criminally trespassed from the location the day prior. Officers took the male into custody for violation of a criminal trespass and booked him into the county jail.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>2026-04-23 23:03</t>
+          <t>2026-04-23 15:02</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>100 Parkhill</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Property Damage</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>OPPD officers assisted OPFD with an activated fire alarm. Location all clear. Unknown reason for alarm.</t>
+          <t>Officers dispatched to location for a report of property damage. Case forwarded to OPPD CID.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>2026-04-24 10:16</t>
+          <t>2026-04-23 23:03</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>100 West Olmos</t>
+          <t>100 Parkhill</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Vehicle Impound</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Vehicle impound. Driver issued citations.</t>
+          <t>OPPD officers assisted OPFD with an activated fire alarm. Location all clear. Unknown reason for alarm.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>2026-04-24 11:15</t>
+          <t>2026-04-24 10:16</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>100 Paseo Encinal</t>
+          <t>100 West Olmos</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Vehicle Impound</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Reports of possible gas leak. OPPD officers assisted OPFD with locating the problem. OPFD handled situation. Location cleared.</t>
+          <t>Vehicle impound. Driver issued citations.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>2026-04-25 07:10</t>
+          <t>2026-04-24 11:15</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>200 East Olmos</t>
+          <t>100 Paseo Encinal</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Assist Motorist</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Officers assisted a motorist with a damaged vehicle. Location cleared.</t>
+          <t>Reports of possible gas leak. OPPD officers assisted OPFD with locating the problem. OPFD handled situation. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>2026-04-25 19:16</t>
+          <t>2026-04-25 07:10</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>5100 McCullough</t>
+          <t>200 East Olmos</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Theft 0$-$100</t>
+          <t>Assist Motorist</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a theft of alcohol. Offense report generated and forwarded to OPPD CID for further investigation.</t>
+          <t>Officers assisted a motorist with a damaged vehicle. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>2026-04-27 14:42</t>
+          <t>2026-04-25 19:16</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>500 Thelma</t>
+          <t>5100 McCullough</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Theft 0$-$100</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Welfare Check on an elderly male. Officers determined the male was ok.</t>
+          <t>Officers dispatched to location for a report of a theft of alcohol. Offense report generated and forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>2026-04-27 18:52</t>
+          <t>2026-04-27 14:42</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>5300 McCullough</t>
+          <t>500 Thelma</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Officers checked and cleared the location.</t>
+          <t>Welfare Check on an elderly male. Officers determined the male was ok.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>2026-04-28 06:43</t>
+          <t>2026-04-27 18:52</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>1000 Shook</t>
+          <t>5300 McCullough</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for reports of a suspicious person. Case forwarded to OPPD CID for further investigation.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Officers checked and cleared the location.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>2026-04-28 15:10</t>
+          <t>2026-04-28 06:43</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>400 Park Dr</t>
+          <t>1000 Shook</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Motorist Assist</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Officers assisted a motorist with a broken-down vehicle. Location cleared.</t>
+          <t>Officers dispatched to location for reports of a suspicious person. Case forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>2026-04-29 10:30</t>
+          <t>2026-04-28 15:10</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>200 Parklane</t>
+          <t>400 Park Dr</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Soliciting</t>
+          <t>Motorist Assist</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Officers dispatched to area for reports of solicitors. Location cleared.</t>
+          <t>Officers assisted a motorist with a broken-down vehicle. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>2026-04-30 08:45</t>
+          <t>2026-04-29 10:30</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>300 Parklane</t>
+          <t>200 Parklane</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Information Report</t>
+          <t>Soliciting</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>COV report for overgrown shrubbery.</t>
+          <t>Officers dispatched to area for reports of solicitors. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>2026-04-30 10:30</t>
+          <t>2026-04-30 08:45</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>100 Paseo Encinal</t>
+          <t>300 Parklane</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Information Report</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Activated fire alarm. OPPD officers assisted OPFD with response to the alarm. Alarm was caused by a malfunction in the system.</t>
+          <t>COV report for overgrown shrubbery.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>2026-04-30 10:37</t>
+          <t>2026-04-30 10:30</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>300 East Hermosa</t>
+          <t>100 Paseo Encinal</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Activated fire alarm. Construction crew set off alarm.</t>
+          <t>Activated fire alarm. OPPD officers assisted OPFD with response to the alarm. Alarm was caused by a malfunction in the system.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>2026-04-30 16:02</t>
+          <t>2026-04-30 10:37</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>200 Primera</t>
+          <t>300 East Hermosa</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Civil Dispute</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Officers responded to a civil dispute between neighbors.</t>
+          <t>Activated fire alarm. Construction crew set off alarm.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>2026-04-30 21:30</t>
+          <t>2026-04-30 16:02</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>7400 Broadway</t>
+          <t>200 Primera</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Civil Dispute</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>OPPD officers assisted AHPD with a female caller that needed transport assistance.</t>
+          <t>Officers responded to a civil dispute between neighbors.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>2026-05-01 14:15</t>
+          <t>2026-04-30 21:30</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>500 West El Prado</t>
+          <t>7400 Broadway</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+          <t>OPPD officers assisted AHPD with a female caller that needed transport assistance.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>2026-05-01 22:56</t>
+          <t>2026-05-01 14:15</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>1000 Shook</t>
+          <t>500 West El Prado</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Crime Prevention</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Officers on patrol discovered an opened front door of a residence. Residence was under construction. No signs of criminal activity. Door was properly secured.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>2026-05-02 03:04</t>
+          <t>2026-05-01 22:56</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>300 East Olmos</t>
+          <t>1000 Shook</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Crime Prevention</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Officers conducted a welfare check of a female driver in the parking lot. Location and driver were ok. No signs of criminal activity. Female driver subsequently departed the location.</t>
+          <t>Officers on patrol discovered an opened front door of a residence. Residence was under construction. No signs of criminal activity. Door was properly secured.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>2026-05-03 02:48</t>
+          <t>2026-05-02 03:04</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>300 East Olmos</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Damage to City Property</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Officers encountered fresh damage to the traffic circle. Case is currently under investigation.</t>
+          <t>Officers conducted a welfare check of a female driver in the parking lot. Location and driver were ok. No signs of criminal activity. Female driver subsequently departed the location.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>2026-05-03 14:54</t>
+          <t>2026-05-03 02:48</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>600 East Contour</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Damage to City Property</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+          <t>Officers encountered fresh damage to the traffic circle. Case is currently under investigation.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>2026-05-03 15:09</t>
+          <t>2026-05-03 14:54</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>100 Paloma</t>
+          <t>600 East Contour</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Suspicious Activity</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Reported suspicious activity at residence. Reports of broken fence. Case currently under investigation.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>2026-05-03 16:17</t>
+          <t>2026-05-03 15:09</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>5100 McCullough</t>
+          <t>100 Paloma</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Suspicious Activity</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Reports of a possible skimmer. Employees and officers found no such devices.</t>
+          <t>Reported suspicious activity at residence. Reports of broken fence. Case currently under investigation.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>2026-05-03 18:29</t>
+          <t>2026-05-03 16:17</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>5900 McCullough</t>
+          <t>5100 McCullough</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Suspicious Activity</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Officers assisted SAPD with a male in the park. Location cleared.</t>
+          <t>Reports of a possible skimmer. Employees and officers found no such devices.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>2026-05-03 19:01</t>
+          <t>2026-05-03 18:29</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>7000 San Pedro</t>
+          <t>5900 McCullough</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Officers assisted SAPD with a welfare check of a male. Location cleared.</t>
+          <t>Officers assisted SAPD with a male in the park. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>2026-05-03 19:29</t>
+          <t>2026-05-03 19:01</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>200 Paseo Encinal</t>
+          <t>7000 San Pedro</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Panic Alarm</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Officers responded to an activated panic alarm. Location and resident cleared. Alarm accidentally activated.</t>
+          <t>Officers assisted SAPD with a welfare check of a male. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>2026-05-03 21:02</t>
+          <t>2026-05-03 19:29</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>200 Paseo Encinal</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Panic Alarm</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Welfare check on a male pedestrian. Officers were able to determine the male was ok and subsequently departed the location.</t>
+          <t>Officers responded to an activated panic alarm. Location and resident cleared. Alarm accidentally activated.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>2026-05-03 21:26</t>
+          <t>2026-05-03 21:02</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>900 East Contour</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Welfare Check</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Welfare check on the area due to shots heard. No signs of criminal activity in the area. Location cleared.</t>
+          <t>Welfare check on a male pedestrian. Officers were able to determine the male was ok and subsequently departed the location.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>2026-05-04 13:35</t>
+          <t>2026-05-03 21:26</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>100 Paseo Encinal</t>
+          <t>900 East Contour</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+          <t>Welfare check on the area due to shots heard. No signs of criminal activity in the area. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>2026-05-05 15:30</t>
+          <t>2026-05-04 13:35</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>100 Park Dr</t>
+          <t>100 Paseo Encinal</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Fraud Report</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Officers took a report for possible fraud-identity theft. Case currently under investigation.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>2026-05-06 02:20</t>
+          <t>2026-05-05 15:30</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>100 Park Drive</t>
+          <t>100 Park Dr</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Fraud Report</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+          <t>Officers took a report for possible fraud-identity theft. Case currently under investigation.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>2026-05-06 10:38</t>
+          <t>2026-05-06 02:20</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>100 Park Drive</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a civil dispute. Female was trying to drop off a stray dog found in San Antonio. Female referred to proper authorities.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>2026-05-06 10:47</t>
+          <t>2026-05-06 10:38</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Assist the Public</t>
+          <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Officers assisted the public with a mobile escort (bike patrol).</t>
+          <t>Officers dispatched to location for a civil dispute. Female was trying to drop off a stray dog found in San Antonio. Female referred to proper authorities.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Wednesday March 4, 2026 various times</t>
+          <t>2026-05-06 10:47</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>various locations</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Crime Prevention</t>
+          <t>Assist the Public</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Officers conducted various crime preventions throughout the day.</t>
+          <t>Officers assisted the public with a mobile escort (bike patrol).</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>2026-05-06 17:00</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>100 East Melrose</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Theft $100-$750</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Reported theft of property.</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>2026-05-06 17:37</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>400 East Olmos</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Welfare check on male that had fallen. Officers arrived at location but could not find the person. Officers searched the area and were unable to locate anyone needing assistance.</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>2026-05-08 11:13</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>200 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Alarm accidentally activated by homeowner. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>2026-05-09 09:50</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>600 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Welfare Check on juvenile female riding a bike. Juvenile female was ok. Location and individual cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>2026-05-09 11:30</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>100 Paloma</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>2026-05-09 14:24</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>300 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>911 Hang-Up</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>911 hang up call. No signs of criminal activity or anyone in need of police assistance. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>2026-05-10 05:58</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>200 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Employee of resident caused alarm. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>2026-05-10 15:14</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>400 East Olmos</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Welfare check of location for an activated car alarm. Alarm was able to be disabled. No signs of criminal activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>2026-05-11 09:10</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>100 Paloma</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Welfare check on resident at location called in by a family member. Resident and location clear.</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>2026-05-11 10:44</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>Damaged Property</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Homeowner discovered property damage. Report generated.</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>2026-05-12 15:46</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>400 Devine</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Vehicle Impound due to no insurance.</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>2026-05-12 18:45</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>4400 McCullough</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>Possession of Controlled Substance</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Traffic stop of vehicle led to a probable cause search. Driver found to be in possession of a controlled substance penalty group 1. Driver taken into custody.</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>2026-05-13 14:30</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>500 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Officers assisted OP Building Dept. with complaint.</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>2026-05-13 16:10</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Officers assisted BCSO with an investigation of a stolen vehicle.</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>2026-05-15 00:55</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>Information</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>Vehicle accident at traffic circle.</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>2026-05-15 12:45</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>400 East Olmos</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Welfare Check on adult female. Person was transported and referred to treatment facility.</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>2026-05-15 12:55</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>200 Primera</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for reports of a sick/injured person.</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>2026-05-15 16:55</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>4100 McCullough</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>Motor Vehicle Accident-Minor</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Officers dispatched for minor motor vehicle accident on private property. No injuries reported.</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>2026-05-15 17:32</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>500 West El Prado</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>2026-05-15 19:48</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>Theft: less than $100</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for reports of a theft.</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>2026-05-16 00:12</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>200 Park Hill</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Officers responded to location to assist OPFD with a sick/injured person.</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>2026-05-17 01:45</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>500 East Olmos</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>OPPD officers assisted AHPD with locating a missing elderly male.</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>2026-05-17 05:51</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>300 East Contour</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Welfare Check on male. AH EMS transported male to hospital.</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>2026-05-17 16:37</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>400 Devine</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>Information Report</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Information report for suspicious activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>2026-05-17 22:58</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Vehicle impounded after traffic stop due to no driver’s license.</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>2026-05-18 02:01</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>300 Luther</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Assisted OPFD with large tree in roadway.</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>2026-05-18 20:06</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>4400 McCullough</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>Vehicle impounded after traffic stop due to no insurance.</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>2026-05-18 22:04</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>Welfare check on male at location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>2026-05-19 17:19</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>Welfare check on a male at location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>2026-05-19 23:42</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>OPPD officers encountered a stolen vehicle at location. Officers assisted SAPD with their investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>2026-05-20 17:04</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Business</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>2026-05-20 20:04</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Welfare check on male at business. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>2026-05-21 16:15</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>100 East Wildwood</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Call for suspicious person; officers responded and checked area. Unable to locate.</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>2026-05-21 18:22</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>200 West El Prado</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>Public Intoxication</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Public Intox male transported to treatment/sobering unit.</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>2026-05-22 01:50</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>300 Park Hill</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>Traffic Hazard</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Downed tree.</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>2026-05-22 09:00</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>4000 McCullough</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Assist Public</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>Motorist assist.</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>2026-05-22 09:44</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>300 East Hermosa</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Employee of resident caused alarm. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>2026-05-22 10:25</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>300 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Dead animal complaint.</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>2026-05-27 06:02</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Assist Public</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Assist the public with building access.</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>2026-05-27 08:40</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>100 Park Hill</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Alarm accidentally activated by homeowner. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>2026-05-28 14:20</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>300 Park Hill</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>2026-05-29 10:26</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>4100 McCullough</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Panic Alarm-Commercial</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Panic alarm activated. Officers responded and found the alarm to have been activated accidentally. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>2026-05-29 18:55</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>500 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Residential burglary alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>2026-05-29 19:50</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>100 Broadmore</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Reports of suspicious persons in area. Officers made contact with two individuals and cleared them of any criminal activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>2026-05-29 22:57</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>800 East Olmos</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>Welfare check on individual; individual and location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>2026-05-30 01:18</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>300 East Melrose</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Welfare check in area for a suspicious person. Unable to locate anyone. Officers attempted to contact the caller with no answer.</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>2026-05-31 03:45</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>5000 McCullough</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Commercial</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Activated burglar alarm. Employee caused alarm. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>2026-06-02 07:05</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>200 Luther</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>2026-06-03 08:44</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>100 Paloma</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>Ordinance Violation</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>Citation issued for city ordinance violation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>2026-06-04 14:50</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>300 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>Information</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>Information report for a complaint on a driverless vehicle.</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>2026-06-04 15:50</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>5200 McCullough</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>Theft</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>Theft of property report.</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>2026-06-04 16:12</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>100 Trevitt</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>Officers dispatched the area for reports of a stolen vehicle. OPPD officers assisted SAPD with the apprehension of suspects.</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>2026-06-04 16:51</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>1000 Wiltshire</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>AOA/Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>OPPD officers assisted THPD with burglar alarm call. Location clear, accidentally set off by resident.</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>2026-06-05 08:45</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>700 East Olmos</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>Report of loose dogs in area. Officers were unable to locate the dogs.</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>2026-06-05 14:00</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>Information Report</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>Information report for OP Building Dept.</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>2026-06-05 16:53</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>400 Park Dr</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>2026-06-05 19:10</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>300 East Melrose</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>Loose dogs. Unable to locate/catch.</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>2026-06-05 20:39</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>100 Milard</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>Officers observed smoke in the area. OPPD officers discovered an active structure fire in the City of San Antonio and assisted responding emergency personnel with evacuating the structure and conducting traffic.</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>2026-06-06 08:09</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>100 Brittany</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>2026-06-06 16:30</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for reports of two males sitting at the bus stop possibly doing drugs. Males departed location prior to officers arrival.</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>2026-06-07 17:20</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>200 Park Hill</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>Assist Public</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Officers assisted a homeowner that was locked out of their home.</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>2026-06-08 14:36</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>200 Primera</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>Verbal Disturbance</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>Verbal disturbance at address. Area all secure.</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>2026-06-08 17:54</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>Welfare check on male at location. Location and male cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>2026-06-08 20:17</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>300 Park Drive</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>2026-06-09 18:17</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>Criminal Trespass</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Criminal trespass warning issued to individual at location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>2026-06-10 07:24</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Commercial</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Activated commercial burglar alarm. Employees set off alarm. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>2026-06-18 14:23</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>Panic Alarm</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>Activated panic alarm. Accidentally set off. Location clear.</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>2026-06-18 17:30</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>4100 McCullough</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>Found Property</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Found property tuned in to OPPD officers.</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>2026-06-19 00:52</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>Injured animal. Unable to locate.</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>2026-06-19 18:00</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>200 Stanford</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t>2026-06-20 00:00</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>Assault</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>Reported assault at location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>2026-06-20 07:15</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>200 East Melrose</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>2026-06-20 08:50</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>Assist the Public</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>Assist the public call at the police station.</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>2026-06-21 10:40</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>300 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>Burglary-Motor Vehicle</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>Reported burglary. Case will be forwarded to OPPD CID for further investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>2026-06-22 10:46</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>4800 McCullough</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>Welfare Check; location/person ok.</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>2026-06-23 11:30</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>600 Thelma</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>Welfare check on female. Female cleared for any wants/warrants. Female departed location without any further incidents.</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>2026-06-24 09:00</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>4600 McCullough</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>Traffic Complaint</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>Traffic complaint at location. Information report generated. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>2026-06-24 09:00</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>4600 McCullough</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>Civil Matter</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>Traffic Issue</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>2026-06-24 16:30</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr"/>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>2026-06-24 21:17</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>200 Thelma</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>Injured Person</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>AH EMS</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>2026-06-24 21:20</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>4100 McCullough</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>Unhoused Person</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>Transported Haven for Hope</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>2026-06-25 05:30</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>200 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>Owner left garage door open</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr"/>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>2026-06-25 13:31</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>400 Devine Rd</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>Residential Burglar Alarm</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr"/>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr">
+        <is>
+          <t>2026-06-25 19:30</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>200 Primera</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>Emergency Detention</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr"/>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>2026-06-26 04:18</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>Transported Haven for Hope</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr">
+        <is>
+          <t>2026-06-26 08:25</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>600 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>Alamo Heights EMS</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr">
+        <is>
+          <t>2026-06-28 11:50</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>DWI / Vehicle Crash</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>Arrest</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t>2026-06-28 19:23</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>300 West Elsemere</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>Verbal Disturbance</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>Adults</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr">
+        <is>
+          <t>2026-06-29 14:20</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>200 Stanford Drive</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>Animal Concern</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr"/>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr">
+        <is>
+          <t>2026-06-29 19:00</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>Vehicle Inpound</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>No Insurance</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr">
+        <is>
+          <t>2026-06-29 21:33</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>DWI</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>Arrest-Vehicle Crash-Traffic Circle</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t>2026-06-30 12:30</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>400 East Olmos</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>City Ordinance Violation</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>Junked Vehicle</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t>2026-06-30 12:43</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>120 West El Prado</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Reported Identity Theft</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr"/>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr">
+        <is>
+          <t>2026-07-01 22:28</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>600 East Olmos</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>Burglar Alarm</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr"/>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr">
+        <is>
+          <t>2026-07-03 10:55</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>300 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>Burglar Alarm</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr"/>
+    </row>
+    <row r="358">
+      <c r="A358" t="inlineStr">
+        <is>
+          <t>2026-07-03 22:00</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>300 East Melrose</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr"/>
+    </row>
+    <row r="359">
+      <c r="A359" t="inlineStr">
+        <is>
+          <t>2026-07-04 18:17</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr"/>
+    </row>
+    <row r="360">
+      <c r="A360" t="inlineStr">
+        <is>
+          <t>2026-07-05 00:00</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr"/>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr">
+        <is>
+          <t>2026-07-06 10:26</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>200 East Hermosa</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>Sick/Injured Person</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr"/>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr">
+        <is>
+          <t>2026-07-06 20:30</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>4800 McCullough</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Assist Public</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr"/>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr">
+        <is>
+          <t>2026-07-07 15:08</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>Traffic Violation</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr"/>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr">
+        <is>
+          <t>2026-07-07 17:23</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>200 Belvidere</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>Motor Vehicle Accident-Minor</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr"/>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr">
+        <is>
+          <t>2026-07-07 19:56</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>400 Park Dr</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>City Ordinance Violation</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr"/>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr">
+        <is>
+          <t>2026-07-07 23:00</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>200 East Melrose</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>911-Hang Up</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr"/>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr">
+        <is>
+          <t>3036-06-03 08:44</t>
+        </is>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>100 Paloma</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>Ordinance Violation</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>Citation issued for city ordinance violation.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>